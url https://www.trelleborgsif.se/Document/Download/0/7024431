--- v2 (2026-03-16)
+++ v3 (2026-05-02)
@@ -1,1079 +1,419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...41 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Owner\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1705A57F-7869-40D1-B16C-149831C6A59B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40A746E4-C4D3-41DB-8A50-CA5D1C64291D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C19ECC9A-CDCA-460A-BA2A-C24E39BD6BA9}"/>
   </bookViews>
   <sheets>
-    <sheet name="V.11 2026" sheetId="133" r:id="rId1"/>
-[...45 lines deleted...]
-    <sheet name="V 17" sheetId="93" state="hidden" r:id="rId47"/>
+    <sheet name="V.18 2026" sheetId="7" r:id="rId1"/>
+    <sheet name="V.19 2026" sheetId="8" r:id="rId2"/>
+    <sheet name="V.20 2026" sheetId="9" r:id="rId3"/>
+    <sheet name="V.21 2026" sheetId="10" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3109" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="51">
+  <si>
+    <t xml:space="preserve">PLANERING SCHEMA TRÄNING </t>
+  </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
-    <t>Tid</t>
-[...2 lines deleted...]
-    <t>H/B</t>
+    <t xml:space="preserve">Start </t>
+  </si>
+  <si>
+    <t>Slut</t>
+  </si>
+  <si>
+    <t>Grupp</t>
+  </si>
+  <si>
+    <t>Match</t>
+  </si>
+  <si>
+    <t>Notering</t>
+  </si>
+  <si>
+    <t>Måndag</t>
+  </si>
+  <si>
+    <t>Tisdag</t>
+  </si>
+  <si>
+    <t>D1/D2</t>
+  </si>
+  <si>
+    <t>Onsdag</t>
+  </si>
+  <si>
+    <t>ÖPPEN IS</t>
+  </si>
+  <si>
+    <t>Torsdag</t>
+  </si>
+  <si>
+    <t>Fredag</t>
+  </si>
+  <si>
+    <t>Lördag</t>
+  </si>
+  <si>
+    <t>Söndag</t>
+  </si>
+  <si>
+    <t>REK</t>
+  </si>
+  <si>
+    <t>A &amp; JR</t>
+  </si>
+  <si>
+    <t>ISHALLEN STÄNGER 21:00</t>
+  </si>
+  <si>
+    <t>D3/Tjej</t>
   </si>
   <si>
     <t>Domare</t>
   </si>
   <si>
-    <t>Måndag</t>
-[...398 lines deleted...]
-    <t>D3/Tjejer</t>
+    <t>KONSTÅKNINGSTÄVLING</t>
+  </si>
+  <si>
+    <t>ISVÅRD</t>
+  </si>
+  <si>
+    <t>LAG</t>
+  </si>
+  <si>
+    <t>TRÄNING</t>
+  </si>
+  <si>
+    <t>TR min</t>
+  </si>
+  <si>
+    <t>MATCH</t>
   </si>
   <si>
     <t>A-lag</t>
   </si>
   <si>
-    <t>0 byte</t>
-[...92 lines deleted...]
-    <t>C1</t>
+    <t>JR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A </t>
+  </si>
+  <si>
+    <t>B1/B2</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>C1/C2</t>
+  </si>
+  <si>
+    <t>2, 05</t>
+  </si>
+  <si>
+    <t>D3 Tjej</t>
+  </si>
+  <si>
+    <t>1,5=1 TIMME 50 MIN</t>
+  </si>
+  <si>
+    <t>1,4= 1 imme &amp; 40 min</t>
+  </si>
+  <si>
+    <t>3,1= 3 timmar 10 min</t>
+  </si>
+  <si>
+    <t>2,05= 2 timmar 5 min</t>
+  </si>
+  <si>
+    <t>205-05-04</t>
+  </si>
+  <si>
+    <t>KONSTÅKNING</t>
+  </si>
+  <si>
+    <t>ISHALLEN STÄNGER 20:00</t>
+  </si>
+  <si>
+    <t>ISHALLEN ÄR STÄNGD</t>
+  </si>
+  <si>
+    <t>C1/B2</t>
+  </si>
+  <si>
+    <t>C2/D1</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
-    <t xml:space="preserve">A </t>
-[...20 lines deleted...]
-    <t>D3 Tjej</t>
+    <t>Vuxen måste vara på is</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>B2</t>
   </si>
   <si>
     <t>LEDIGT</t>
-  </si>
-[...67 lines deleted...]
-    <t>En vuxen måste vara på is</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm;@"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...20 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...11 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="15">
+  <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
+        <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
-        <bgColor indexed="64"/>
-[...22 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="2" tint="-9.9978637043366805E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...70 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -1115,466 +455,351 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="110">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="14" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="1" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-[...70 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="7" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...5 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1592,65 +817,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1671,31047 +896,2127 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...118 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9C54F8F-2CD5-4A15-B32C-522CD3809FE3}">
-  <dimension ref="A1:H66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C215CE6D-2B8B-4BB8-AB08-DDA58DC3AA48}">
+  <dimension ref="A1:G82"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" workbookViewId="0">
-[...27678 lines deleted...]
-      <selection activeCell="F27" sqref="F27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="8.6640625" customWidth="1"/>
     <col min="6" max="7" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="106" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="108"/>
+      <c r="A1" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="47"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="1" t="s">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G2" s="1" t="s">
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="3" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="11" t="s">
-[...9 lines deleted...]
-      <c r="G3" s="5"/>
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4">
+        <v>45774</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="4"/>
+      <c r="A4" s="7"/>
       <c r="B4" s="8"/>
-      <c r="C4" s="80">
-[...5 lines deleted...]
-      <c r="E4" s="7" t="s">
+      <c r="C4" s="9"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="13"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="25"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="10"/>
+      <c r="E7" s="18"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="28"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4">
+        <v>45775</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="21"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="25"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="7"/>
+      <c r="B13" s="15"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="21"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="F4" s="18"/>
-[...63 lines deleted...]
-      <c r="E9" s="6" t="s">
+      <c r="B14" s="4">
+        <v>45776</v>
+      </c>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="6"/>
+      <c r="F14" s="6"/>
+      <c r="G14" s="6"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+    </row>
+    <row r="16" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7"/>
+      <c r="B16" s="8"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+    </row>
+    <row r="17" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="7"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="25"/>
+    </row>
+    <row r="18" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="22"/>
+      <c r="E18" s="21"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+    </row>
+    <row r="19" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+    </row>
+    <row r="20" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="4">
+        <v>45777</v>
+      </c>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="6"/>
+    </row>
+    <row r="21" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7"/>
+      <c r="B21" s="8"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+    </row>
+    <row r="22" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+    </row>
+    <row r="23" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7"/>
+      <c r="B23" s="15"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="25"/>
+    </row>
+    <row r="24" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="25"/>
+    </row>
+    <row r="25" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7"/>
+      <c r="B25" s="24"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+    </row>
+    <row r="26" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="4">
+        <v>45778</v>
+      </c>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+    </row>
+    <row r="27" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+    </row>
+    <row r="28" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="7"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+    </row>
+    <row r="29" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="25"/>
+    </row>
+    <row r="30" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+    </row>
+    <row r="31" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="4">
+        <v>45779</v>
+      </c>
+      <c r="C31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="6"/>
+      <c r="F31" s="6"/>
+      <c r="G31" s="6"/>
+    </row>
+    <row r="32" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="7"/>
+      <c r="B34" s="15"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="25"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="24"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="4">
+        <v>45780</v>
+      </c>
+      <c r="C37" s="5"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="6"/>
+      <c r="F37" s="6"/>
+      <c r="G37" s="6"/>
+    </row>
+    <row r="38" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+    </row>
+    <row r="39" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="7"/>
+      <c r="B39" s="8"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="G39" s="25"/>
+    </row>
+    <row r="40" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="7"/>
+      <c r="B40" s="8"/>
+      <c r="C40" s="5"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="14"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+    </row>
+    <row r="41" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="7"/>
+      <c r="B41" s="8"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="30" t="s">
+        <v>23</v>
+      </c>
+      <c r="G41" s="29"/>
+    </row>
+    <row r="68" spans="4:7" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="69" spans="4:7" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D69" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E69" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="F69" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="G69" s="34" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="70" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D70" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E70" s="36">
+        <v>2</v>
+      </c>
+      <c r="F70" s="36">
+        <v>1.4</v>
+      </c>
+      <c r="G70" s="36"/>
+    </row>
+    <row r="71" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D71" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="E71" s="38">
+        <v>2</v>
+      </c>
+      <c r="F71" s="38">
+        <v>2</v>
+      </c>
+      <c r="G71" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D72" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="E72" s="38">
+        <v>3</v>
+      </c>
+      <c r="F72" s="38">
+        <v>3.1</v>
+      </c>
+      <c r="G72" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D73" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="E73" s="39">
+        <v>2</v>
+      </c>
+      <c r="F73" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G73" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D74" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="E74" s="38">
+        <v>2</v>
+      </c>
+      <c r="F74" s="38">
+        <v>1.5</v>
+      </c>
+      <c r="G74" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D75" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E75" s="38">
+        <v>2</v>
+      </c>
+      <c r="F75" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="G75" s="38"/>
+    </row>
+    <row r="76" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="D76" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="E76" s="38">
+        <v>2</v>
+      </c>
+      <c r="F76" s="38">
+        <v>1.5</v>
+      </c>
+      <c r="G76" s="38">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E79" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="80" spans="4:7" x14ac:dyDescent="0.3">
+      <c r="E80" t="s">
         <v>37</v>
       </c>
-      <c r="F9" s="18"/>
-[...475 lines deleted...]
-      <c r="G44" s="18"/>
+    </row>
+    <row r="81" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E81" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="82" spans="5:5" x14ac:dyDescent="0.3">
+      <c r="E82" t="s">
+        <v>39</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:G45"/>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85BF7F46-0D9C-41F8-AB7C-E56272BD15F4}">
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView topLeftCell="A20" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M18" sqref="M18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="10.33203125" customWidth="1"/>
-    <col min="4" max="5" width="8.6640625" customWidth="1"/>
+    <col min="3" max="5" width="8.6640625" customWidth="1"/>
     <col min="6" max="7" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="106" t="s">
-[...7 lines deleted...]
-      <c r="G1" s="107"/>
+      <c r="A1" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="47"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="1" t="s">
+      <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="1" t="s">
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+    </row>
+    <row r="4" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="9">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D4" s="10">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="5">
+        <v>0.83680555555555558</v>
+      </c>
+      <c r="D5" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="12"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4">
+        <v>45782</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="26">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D9" s="27">
+        <v>0.875</v>
+      </c>
+      <c r="E9" s="21" t="s">
         <v>48</v>
       </c>
-      <c r="E2" s="1" t="s">
-[...25 lines deleted...]
-      <c r="C4" s="80">
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="22"/>
+      <c r="E10" s="21"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="12"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="15"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="4">
+        <v>45783</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="23">
         <v>0.79166666666666663</v>
       </c>
-      <c r="D4" s="81">
-[...14 lines deleted...]
-      <c r="D5" s="14">
+      <c r="D14" s="22">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="23">
+        <v>0.84027777777777779</v>
+      </c>
+      <c r="D15" s="22">
         <v>0.875</v>
       </c>
-      <c r="E5" s="6" t="s">
-[...133 lines deleted...]
-      <c r="G15" s="18"/>
+      <c r="E15" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
     </row>
     <row r="16" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="11" t="s">
-[...9 lines deleted...]
-      <c r="G16" s="5"/>
+      <c r="A16" s="7"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="4"/>
-[...11 lines deleted...]
-      <c r="G17" s="18"/>
+      <c r="A17" s="7"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="4"/>
-[...11 lines deleted...]
-      <c r="G18" s="18"/>
+      <c r="A18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="4">
+        <v>45784</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="4"/>
-[...4 lines deleted...]
-      <c r="D19" s="14" t="s">
+      <c r="A19" s="7"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="5">
+        <v>0.82291666666666663</v>
+      </c>
+      <c r="D19" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+    </row>
+    <row r="20" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7"/>
+      <c r="B21" s="24"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+    </row>
+    <row r="22" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="4">
+        <v>45785</v>
+      </c>
+      <c r="C22" s="5"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+    </row>
+    <row r="23" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="7"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+    </row>
+    <row r="24" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="5"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G24" s="25"/>
+    </row>
+    <row r="25" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="13"/>
+      <c r="E25" s="14"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+    </row>
+    <row r="26" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+    </row>
+    <row r="27" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E19" s="6" t="s">
-[...11 lines deleted...]
-      <c r="D20" s="14" t="s">
+      <c r="B27" s="4">
+        <v>45786</v>
+      </c>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+    </row>
+    <row r="28" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="7"/>
+      <c r="B28" s="15"/>
+      <c r="C28" s="5"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+    </row>
+    <row r="29" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+    </row>
+    <row r="30" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G30" s="25"/>
+    </row>
+    <row r="31" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="25"/>
+      <c r="G31" s="25"/>
+    </row>
+    <row r="32" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...172 lines deleted...]
-      <c r="G33" s="18"/>
+      <c r="B33" s="4">
+        <v>45787</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
     </row>
     <row r="34" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="11" t="s">
-[...5 lines deleted...]
-      <c r="C34" s="13"/>
+      <c r="A34" s="7"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="5"/>
       <c r="D34" s="13"/>
-      <c r="E34" s="5"/>
-[...1 lines deleted...]
-      <c r="G34" s="5"/>
+      <c r="E34" s="14"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
     </row>
     <row r="35" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="4"/>
-[...11 lines deleted...]
-      <c r="G35" s="18"/>
+      <c r="A35" s="7"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
     </row>
     <row r="36" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="4"/>
-[...11 lines deleted...]
-      <c r="G36" s="18"/>
+      <c r="A36" s="7"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G36" s="25"/>
     </row>
     <row r="37" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="4"/>
-[...5 lines deleted...]
-      <c r="G37" s="18"/>
+      <c r="A37" s="7"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
     </row>
     <row r="38" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="4"/>
-[...100 lines deleted...]
-      <c r="G45" s="18"/>
+      <c r="A38" s="7"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:G43"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3527C317-8CD1-4FBE-A2BC-E140DC7A0B7C}">
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-      <selection activeCell="D39" sqref="D39"/>
+    <sheetView topLeftCell="A15" workbookViewId="0">
+      <selection activeCell="J35" sqref="J35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.33203125" customWidth="1"/>
+    <col min="1" max="1" width="7.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="8.6640625" customWidth="1"/>
     <col min="6" max="7" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="109" t="s">
+    <row r="1" spans="1:7" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="47"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4">
+        <v>46153</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="9">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D4" s="10">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="5">
+        <v>0.83680555555555558</v>
+      </c>
+      <c r="D5" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="12"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4">
+        <v>46154</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="26">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D9" s="27">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E9" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="23">
+        <v>0.84027777777777779</v>
+      </c>
+      <c r="D10" s="22">
+        <v>0.875</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="12"/>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="4">
+        <v>46155</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="23">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D14" s="22">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E14" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="109"/>
-[...13 lines deleted...]
-      <c r="C2" s="1" t="s">
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="23">
+        <v>0.84027777777777779</v>
+      </c>
+      <c r="D15" s="22">
+        <v>0.875</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A16" s="7"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A17" s="7"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="4">
+        <v>46156</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A19" s="7"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="5"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A21" s="7"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="25" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="25"/>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="25"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A23" s="7"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="5"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A24" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="4">
+        <v>46157</v>
+      </c>
+      <c r="C24" s="5"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="6"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A25" s="7"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="5">
+        <v>0.63541666666666663</v>
+      </c>
+      <c r="D25" s="13">
+        <v>0.6875</v>
+      </c>
+      <c r="E25" s="14"/>
+      <c r="F25" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G25" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="D2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="1" t="s">
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A26" s="7"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="5">
+        <v>0.69444444444444442</v>
+      </c>
+      <c r="D26" s="13">
+        <v>0.73611111111111116</v>
+      </c>
+      <c r="E26" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" s="40"/>
+      <c r="G26" s="40"/>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A27" s="7"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="5">
+        <v>0.74305555555555558</v>
+      </c>
+      <c r="D27" s="13">
+        <v>0.78472222222222221</v>
+      </c>
+      <c r="E27" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="F27" s="40"/>
+      <c r="G27" s="40"/>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A28" s="7"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="5">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D28" s="13">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="E28" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F28" s="40"/>
+      <c r="G28" s="40"/>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A29" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="4">
+        <v>45793</v>
+      </c>
+      <c r="C29" s="5"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="6"/>
+      <c r="F29" s="6"/>
+      <c r="G29" s="6"/>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A30" s="7"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="40"/>
+      <c r="G30" s="40"/>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A31" s="7"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="5">
+        <v>0.63541666666666663</v>
+      </c>
+      <c r="D31" s="13">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="E31" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="F31" s="40"/>
+      <c r="G31" s="40"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="24"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="40"/>
+      <c r="G32" s="40"/>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A33" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="4">
+        <v>46159</v>
+      </c>
+      <c r="C33" s="5"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A34" s="7"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="5">
+        <v>0.375</v>
+      </c>
+      <c r="D34" s="13">
+        <v>0.4236111111111111</v>
+      </c>
+      <c r="E34" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="F34" s="40"/>
+      <c r="G34" s="40"/>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F35" s="40"/>
+      <c r="G35" s="40"/>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40"/>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="F37" s="40"/>
+      <c r="G37" s="40"/>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A38" s="7"/>
+      <c r="B38" s="24"/>
+      <c r="C38" s="5">
+        <v>0.66666666666666663</v>
+      </c>
+      <c r="D38" s="13">
+        <v>0.70833333333333337</v>
+      </c>
+      <c r="E38" s="14" t="s">
         <v>49</v>
       </c>
-      <c r="F2" s="1" t="s">
-[...551 lines deleted...]
-      <c r="G43" s="18"/>
+      <c r="F38" s="40"/>
+      <c r="G38" s="40"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-  <dimension ref="A1:G46"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F636FBF-FCC6-4B43-AB2D-64F14F9F8CF9}">
+  <dimension ref="A1:G39"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F28" sqref="F28"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.44140625" customWidth="1"/>
+    <col min="1" max="1" width="7.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" bestFit="1" customWidth="1"/>
-    <col min="3" max="4" width="8.6640625" customWidth="1"/>
-    <col min="5" max="5" width="9.6640625" customWidth="1"/>
+    <col min="3" max="5" width="8.6640625" customWidth="1"/>
     <col min="6" max="7" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="17.399999999999999" x14ac:dyDescent="0.3">
-      <c r="A1" s="109" t="s">
+    <row r="1" spans="1:7" ht="18" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="47"/>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B3" s="4">
+        <v>46160</v>
+      </c>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="6"/>
+      <c r="F3" s="6"/>
+      <c r="G3" s="6"/>
+    </row>
+    <row r="4" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8"/>
+      <c r="C4" s="9">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D4" s="10">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="7"/>
+      <c r="B5" s="8"/>
+      <c r="C5" s="5">
+        <v>0.83680555555555558</v>
+      </c>
+      <c r="D5" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E5" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+    </row>
+    <row r="6" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="7"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="13"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="12"/>
+    </row>
+    <row r="7" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="7"/>
+      <c r="B7" s="15"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+    </row>
+    <row r="8" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="4">
+        <v>46161</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+    </row>
+    <row r="9" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="7"/>
+      <c r="B9" s="15"/>
+      <c r="C9" s="26">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D9" s="27">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E9" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="F9" s="12"/>
+      <c r="G9" s="12"/>
+    </row>
+    <row r="10" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="7"/>
+      <c r="B10" s="15"/>
+      <c r="C10" s="23">
+        <v>0.84027777777777779</v>
+      </c>
+      <c r="D10" s="22">
+        <v>0.875</v>
+      </c>
+      <c r="E10" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+    </row>
+    <row r="11" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="7"/>
+      <c r="B11" s="8"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="22"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="12"/>
+    </row>
+    <row r="12" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="7"/>
+      <c r="B12" s="8"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="22"/>
+      <c r="E12" s="21"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+    </row>
+    <row r="13" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="4">
+        <v>46162</v>
+      </c>
+      <c r="C13" s="5"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+    </row>
+    <row r="14" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="7"/>
+      <c r="B14" s="8"/>
+      <c r="C14" s="23">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D14" s="22">
+        <v>0.82986111111111116</v>
+      </c>
+      <c r="E14" s="21" t="s">
         <v>46</v>
       </c>
-      <c r="B1" s="109"/>
-[...163 lines deleted...]
-      <c r="E12" s="6" t="s">
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="7"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="23">
+        <v>0.84027777777777779</v>
+      </c>
+      <c r="D15" s="22">
+        <v>0.875</v>
+      </c>
+      <c r="E15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="7"/>
+      <c r="B16" s="15"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="7"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+    </row>
+    <row r="18" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="4">
+        <v>46163</v>
+      </c>
+      <c r="C18" s="5"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+    </row>
+    <row r="19" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="7"/>
+      <c r="B19" s="8"/>
+      <c r="C19" s="5">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D19" s="13">
+        <v>0.875</v>
+      </c>
+      <c r="E19" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="40"/>
+      <c r="G19" s="40"/>
+    </row>
+    <row r="20" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7"/>
+      <c r="B20" s="8"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="13"/>
+      <c r="E20" s="14"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+    </row>
+    <row r="21" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7"/>
+      <c r="B21" s="15"/>
+      <c r="C21" s="5"/>
+      <c r="D21" s="13"/>
+      <c r="E21" s="14"/>
+      <c r="F21" s="40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" s="40"/>
+    </row>
+    <row r="22" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="24"/>
+      <c r="C22" s="5"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+    </row>
+    <row r="23" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="4">
+        <v>46164</v>
+      </c>
+      <c r="C23" s="5"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="41"/>
+      <c r="G23" s="41"/>
+    </row>
+    <row r="24" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="7"/>
+      <c r="B24" s="8"/>
+      <c r="C24" s="5">
+        <v>0.75</v>
+      </c>
+      <c r="D24" s="13">
+        <v>0.78472222222222221</v>
+      </c>
+      <c r="E24" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="F12" s="18"/>
-[...6 lines deleted...]
-      <c r="D13" s="14" t="s">
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+    </row>
+    <row r="25" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="7"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="5">
+        <v>0.79166666666666663</v>
+      </c>
+      <c r="D25" s="13">
+        <v>0.83333333333333337</v>
+      </c>
+      <c r="E25" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F25" s="40"/>
+      <c r="G25" s="40"/>
+    </row>
+    <row r="26" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="7"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G26" s="40"/>
+    </row>
+    <row r="27" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="7"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="14"/>
+      <c r="F27" s="42"/>
+      <c r="G27" s="42"/>
+    </row>
+    <row r="28" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="4">
+        <v>45800</v>
+      </c>
+      <c r="C28" s="5"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+    </row>
+    <row r="29" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="7"/>
+      <c r="B29" s="15"/>
+      <c r="C29" s="5"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="14"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+    </row>
+    <row r="30" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="7"/>
+      <c r="B30" s="15"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="14"/>
+      <c r="F30" s="25"/>
+      <c r="G30" s="25"/>
+    </row>
+    <row r="31" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="7"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="5"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="G31" s="25"/>
+    </row>
+    <row r="32" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="7"/>
+      <c r="B32" s="15"/>
+      <c r="C32" s="5"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="14"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+    </row>
+    <row r="33" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="7"/>
+      <c r="B33" s="24"/>
+      <c r="C33" s="5"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+    </row>
+    <row r="34" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E13" s="6"/>
-[...31 lines deleted...]
-      <c r="D16" s="14" t="s">
+      <c r="B34" s="4">
+        <v>46166</v>
+      </c>
+      <c r="C34" s="5"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+    </row>
+    <row r="35" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="7"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+    </row>
+    <row r="36" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="7"/>
+      <c r="B36" s="8"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="14"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+    </row>
+    <row r="37" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="7"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="5"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="25" t="s">
         <v>43</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...296 lines deleted...]
-      <c r="G37" s="18"/>
+      <c r="G37" s="25"/>
     </row>
     <row r="38" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="4"/>
-[...5 lines deleted...]
-      <c r="G38" s="18"/>
+      <c r="A38" s="7"/>
+      <c r="B38" s="8"/>
+      <c r="C38" s="5"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="14"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
     </row>
     <row r="39" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="4"/>
-[...82 lines deleted...]
-      <c r="G46" s="18"/>
+      <c r="A39" s="7"/>
+      <c r="B39" s="24"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A1:E1"/>
-[...622 lines deleted...]
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>47</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="47" baseType="lpstr">
-[...46 lines deleted...]
-      <vt:lpstr>V 17</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>V.18 2026</vt:lpstr>
+      <vt:lpstr>V.19 2026</vt:lpstr>
+      <vt:lpstr>V.20 2026</vt:lpstr>
+      <vt:lpstr>V.21 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Fredrik</dc:creator>
+  <dc:creator>Susanne Pettersson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>