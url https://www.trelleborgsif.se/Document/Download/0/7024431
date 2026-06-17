--- v3 (2026-05-02)
+++ v4 (2026-06-17)
@@ -1,322 +1,209 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Owner\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{40A746E4-C4D3-41DB-8A50-CA5D1C64291D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9E32DDE-5B71-4BF3-A5E9-6647C1D35CC1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{C19ECC9A-CDCA-460A-BA2A-C24E39BD6BA9}"/>
   </bookViews>
   <sheets>
-    <sheet name="V.18 2026" sheetId="7" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="V.21 2026" sheetId="10" r:id="rId4"/>
+    <sheet name="V.21 2026" sheetId="10" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="23">
   <si>
     <t xml:space="preserve">PLANERING SCHEMA TRÄNING </t>
   </si>
   <si>
     <t>Dag</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t xml:space="preserve">Start </t>
   </si>
   <si>
     <t>Slut</t>
   </si>
   <si>
     <t>Grupp</t>
   </si>
   <si>
     <t>Match</t>
   </si>
   <si>
     <t>Notering</t>
   </si>
   <si>
     <t>Måndag</t>
   </si>
   <si>
     <t>Tisdag</t>
   </si>
   <si>
-    <t>D1/D2</t>
-[...1 lines deleted...]
-  <si>
     <t>Onsdag</t>
   </si>
   <si>
-    <t>ÖPPEN IS</t>
-[...1 lines deleted...]
-  <si>
     <t>Torsdag</t>
   </si>
   <si>
     <t>Fredag</t>
   </si>
   <si>
     <t>Lördag</t>
   </si>
   <si>
     <t>Söndag</t>
   </si>
   <si>
     <t>REK</t>
   </si>
   <si>
     <t>A &amp; JR</t>
   </si>
   <si>
     <t>ISHALLEN STÄNGER 21:00</t>
   </si>
   <si>
-    <t>D3/Tjej</t>
-[...64 lines deleted...]
-  <si>
     <t>ISHALLEN STÄNGER 20:00</t>
   </si>
   <si>
     <t>ISHALLEN ÄR STÄNGD</t>
   </si>
   <si>
     <t>C1/B2</t>
   </si>
   <si>
     <t>C2/D1</t>
   </si>
   <si>
     <t>B1</t>
-  </si>
-[...10 lines deleted...]
-    <t>LEDIGT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm;@"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="0"/>
-[...14 lines deleted...]
-      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -335,68 +222,56 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF00B050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -412,247 +287,162 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...54 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="3" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="20" fontId="2" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="20" fontId="7" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="5" fillId="8" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="9" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="13" borderId="0" xfId="0" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -927,2096 +717,547 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C215CE6D-2B8B-4BB8-AB08-DDA58DC3AA48}">
-[...1544 lines deleted...]
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7F636FBF-FCC6-4B43-AB2D-64F14F9F8CF9}">
   <dimension ref="A1:G39"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A11" workbookViewId="0">
       <selection activeCell="H19" sqref="H19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.44140625" customWidth="1"/>
     <col min="2" max="2" width="10.44140625" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="8.6640625" customWidth="1"/>
     <col min="6" max="7" width="30.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+      <c r="A1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...4 lines deleted...]
-      <c r="G1" s="47"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="33"/>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4">
         <v>46160</v>
       </c>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="7"/>
       <c r="B4" s="8"/>
       <c r="C4" s="9">
         <v>0.79166666666666663</v>
       </c>
       <c r="D4" s="10">
         <v>0.82986111111111116</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
     </row>
     <row r="5" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7"/>
       <c r="B5" s="8"/>
       <c r="C5" s="5">
         <v>0.83680555555555558</v>
       </c>
       <c r="D5" s="13">
         <v>0.875</v>
       </c>
       <c r="E5" s="14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
     </row>
     <row r="6" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="7"/>
       <c r="B6" s="8"/>
       <c r="C6" s="5"/>
       <c r="D6" s="13"/>
       <c r="E6" s="14"/>
       <c r="F6" s="12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G6" s="12"/>
     </row>
     <row r="7" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="7"/>
       <c r="B7" s="15"/>
       <c r="C7" s="16"/>
       <c r="D7" s="17"/>
       <c r="E7" s="11"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
     </row>
     <row r="8" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="4">
         <v>46161</v>
       </c>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
     </row>
     <row r="9" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="15"/>
-      <c r="C9" s="26">
+      <c r="C9" s="25">
         <v>0.79166666666666663</v>
       </c>
-      <c r="D9" s="27">
+      <c r="D9" s="26">
         <v>0.82986111111111116</v>
       </c>
-      <c r="E9" s="21" t="s">
-        <v>45</v>
+      <c r="E9" s="20" t="s">
+        <v>21</v>
       </c>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
     </row>
     <row r="10" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="7"/>
       <c r="B10" s="15"/>
-      <c r="C10" s="23">
+      <c r="C10" s="22">
         <v>0.84027777777777779</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="21">
         <v>0.875</v>
       </c>
-      <c r="E10" s="21" t="s">
-        <v>44</v>
+      <c r="E10" s="20" t="s">
+        <v>20</v>
       </c>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
     </row>
     <row r="11" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="8"/>
-      <c r="C11" s="23"/>
-[...1 lines deleted...]
-      <c r="E11" s="21"/>
+      <c r="C11" s="22"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="20"/>
       <c r="F11" s="12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G11" s="12"/>
     </row>
     <row r="12" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
       <c r="B12" s="8"/>
-      <c r="C12" s="23"/>
-[...1 lines deleted...]
-      <c r="E12" s="21"/>
+      <c r="C12" s="22"/>
+      <c r="D12" s="21"/>
+      <c r="E12" s="20"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
     </row>
     <row r="13" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B13" s="4">
         <v>46162</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
     </row>
     <row r="14" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
       <c r="B14" s="8"/>
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <v>0.79166666666666663</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="21">
         <v>0.82986111111111116</v>
       </c>
-      <c r="E14" s="21" t="s">
-        <v>46</v>
+      <c r="E14" s="20" t="s">
+        <v>22</v>
       </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
     </row>
     <row r="15" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="7"/>
       <c r="B15" s="8"/>
-      <c r="C15" s="23">
+      <c r="C15" s="22">
         <v>0.84027777777777779</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="21">
         <v>0.875</v>
       </c>
-      <c r="E15" s="21" t="s">
-        <v>17</v>
+      <c r="E15" s="20" t="s">
+        <v>15</v>
       </c>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
     </row>
     <row r="16" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7"/>
       <c r="B16" s="15"/>
-      <c r="C16" s="19"/>
-[...1 lines deleted...]
-      <c r="E16" s="21"/>
+      <c r="C16" s="18"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="20"/>
       <c r="F16" s="12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="G16" s="12"/>
     </row>
     <row r="17" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="7"/>
       <c r="B17" s="15"/>
-      <c r="C17" s="19"/>
-[...1 lines deleted...]
-      <c r="E17" s="21"/>
+      <c r="C17" s="18"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="20"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
     </row>
     <row r="18" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B18" s="4">
         <v>46163</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
     </row>
     <row r="19" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="7"/>
       <c r="B19" s="8"/>
       <c r="C19" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D19" s="13">
         <v>0.875</v>
       </c>
       <c r="E19" s="14" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="G19" s="40"/>
+        <v>16</v>
+      </c>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
     </row>
     <row r="20" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="7"/>
       <c r="B20" s="8"/>
       <c r="C20" s="5"/>
       <c r="D20" s="13"/>
       <c r="E20" s="14"/>
-      <c r="F20" s="40"/>
-      <c r="G20" s="40"/>
+      <c r="F20" s="27"/>
+      <c r="G20" s="27"/>
     </row>
     <row r="21" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="7"/>
       <c r="B21" s="15"/>
       <c r="C21" s="5"/>
       <c r="D21" s="13"/>
       <c r="E21" s="14"/>
-      <c r="F21" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G21" s="40"/>
+      <c r="F21" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="27"/>
     </row>
     <row r="22" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="7"/>
-      <c r="B22" s="24"/>
+      <c r="B22" s="23"/>
       <c r="C22" s="5"/>
       <c r="D22" s="13"/>
       <c r="E22" s="14"/>
-      <c r="F22" s="40"/>
-      <c r="G22" s="40"/>
+      <c r="F22" s="27"/>
+      <c r="G22" s="27"/>
     </row>
     <row r="23" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B23" s="4">
         <v>46164</v>
       </c>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="6"/>
-      <c r="F23" s="41"/>
-      <c r="G23" s="41"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
     </row>
     <row r="24" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="7"/>
       <c r="B24" s="8"/>
       <c r="C24" s="5">
         <v>0.75</v>
       </c>
       <c r="D24" s="13">
         <v>0.78472222222222221</v>
       </c>
       <c r="E24" s="14" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="G24" s="40"/>
+        <v>20</v>
+      </c>
+      <c r="F24" s="27"/>
+      <c r="G24" s="27"/>
     </row>
     <row r="25" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="7"/>
       <c r="B25" s="8"/>
       <c r="C25" s="5">
         <v>0.79166666666666663</v>
       </c>
       <c r="D25" s="13">
         <v>0.83333333333333337</v>
       </c>
       <c r="E25" s="14" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="G25" s="40"/>
+        <v>22</v>
+      </c>
+      <c r="F25" s="27"/>
+      <c r="G25" s="27"/>
     </row>
     <row r="26" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="7"/>
       <c r="B26" s="8"/>
       <c r="C26" s="5"/>
       <c r="D26" s="13"/>
       <c r="E26" s="14"/>
-      <c r="F26" s="40" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="40"/>
+      <c r="F26" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" s="27"/>
     </row>
     <row r="27" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="7"/>
       <c r="B27" s="8"/>
       <c r="C27" s="5"/>
       <c r="D27" s="13"/>
       <c r="E27" s="14"/>
-      <c r="F27" s="42"/>
-      <c r="G27" s="42"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
     </row>
     <row r="28" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B28" s="4">
         <v>45800</v>
       </c>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
     </row>
     <row r="29" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="7"/>
       <c r="B29" s="15"/>
       <c r="C29" s="5"/>
       <c r="D29" s="13"/>
       <c r="E29" s="14"/>
-      <c r="F29" s="25"/>
-      <c r="G29" s="25"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
     </row>
     <row r="30" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="7"/>
       <c r="B30" s="15"/>
       <c r="C30" s="5"/>
       <c r="D30" s="13"/>
       <c r="E30" s="14"/>
-      <c r="F30" s="25"/>
-      <c r="G30" s="25"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
     </row>
     <row r="31" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7"/>
       <c r="B31" s="15"/>
       <c r="C31" s="5"/>
       <c r="D31" s="13"/>
       <c r="E31" s="14"/>
-      <c r="F31" s="43" t="s">
-[...2 lines deleted...]
-      <c r="G31" s="25"/>
+      <c r="F31" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" s="24"/>
     </row>
     <row r="32" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="7"/>
       <c r="B32" s="15"/>
       <c r="C32" s="5"/>
       <c r="D32" s="13"/>
       <c r="E32" s="14"/>
-      <c r="F32" s="25"/>
-      <c r="G32" s="25"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
     </row>
     <row r="33" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="7"/>
-      <c r="B33" s="24"/>
+      <c r="B33" s="23"/>
       <c r="C33" s="5"/>
       <c r="D33" s="13"/>
       <c r="E33" s="14"/>
-      <c r="F33" s="25"/>
-      <c r="G33" s="25"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
     </row>
     <row r="34" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B34" s="4">
         <v>46166</v>
       </c>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
     </row>
     <row r="35" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="8"/>
       <c r="C35" s="5"/>
       <c r="D35" s="13"/>
       <c r="E35" s="14"/>
-      <c r="F35" s="25"/>
-      <c r="G35" s="25"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
     </row>
     <row r="36" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="7"/>
       <c r="B36" s="8"/>
       <c r="C36" s="5"/>
       <c r="D36" s="13"/>
       <c r="E36" s="14"/>
-      <c r="F36" s="25"/>
-      <c r="G36" s="25"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
     </row>
     <row r="37" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="7"/>
       <c r="B37" s="8"/>
       <c r="C37" s="5"/>
       <c r="D37" s="13"/>
       <c r="E37" s="14"/>
-      <c r="F37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="G37" s="25"/>
+      <c r="F37" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" s="24"/>
     </row>
     <row r="38" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="7"/>
       <c r="B38" s="8"/>
       <c r="C38" s="5"/>
       <c r="D38" s="13"/>
       <c r="E38" s="14"/>
-      <c r="F38" s="25"/>
-      <c r="G38" s="25"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
     </row>
     <row r="39" spans="1:7" ht="13.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="7"/>
-      <c r="B39" s="24"/>
+      <c r="B39" s="23"/>
       <c r="C39" s="5"/>
       <c r="D39" s="13"/>
       <c r="E39" s="14"/>
-      <c r="F39" s="25"/>
-      <c r="G39" s="25"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Kalkylblad</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>V.20 2026</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>V.21 2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Susanne Pettersson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>